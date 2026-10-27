--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -202,61 +202,61 @@
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Fixed Asset Register</author>
   </authors>
   <commentList>
     <comment ref="A1" authorId="0" shapeId="0">
       <text>
         <t>Unique or line-level code used on QR tags</t>
       </text>
     </comment>
     <comment ref="E1" authorId="0" shapeId="0">
       <text>
         <t>YYYY-MM-DD</t>
       </text>
     </comment>
     <comment ref="F1" authorId="0" shapeId="0">
       <text>
         <t>Capitalised cost for this line</t>
       </text>
     </comment>
     <comment ref="L1" authorId="0" shapeId="0">
       <text>
         <t>Active / Under Maintenance / Disposed / Retired / Sold</t>
       </text>
     </comment>
-    <comment ref="P1" authorId="0" shapeId="0">
+    <comment ref="Q1" authorId="0" shapeId="0">
       <text>
         <t>Date put to use (IT half-year rule)</t>
       </text>
     </comment>
-    <comment ref="S1" authorId="0" shapeId="0">
+    <comment ref="T1" authorId="0" shapeId="0">
       <text>
         <t>Income Tax / WDV rate if applicable</t>
       </text>
     </comment>
-    <comment ref="T1" authorId="0" shapeId="0">
+    <comment ref="U1" authorId="0" shapeId="0">
       <text>
         <t>Schedule II useful life for Companies Act SLM</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -513,90 +513,91 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments/comment1.xml" Id="comments" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/commentsDrawing1.vml" Id="anysvml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AF2"/>
+  <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="17" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
-    <col width="24" customWidth="1" min="16" max="16"/>
-    <col width="14" customWidth="1" min="17" max="17"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="24" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
-    <col width="23" customWidth="1" min="19" max="19"/>
-[...10 lines deleted...]
-    <col width="23" customWidth="1" min="30" max="30"/>
+    <col width="15" customWidth="1" min="19" max="19"/>
+    <col width="23" customWidth="1" min="20" max="20"/>
+    <col width="21" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="20" customWidth="1" min="23" max="23"/>
+    <col width="25" customWidth="1" min="24" max="24"/>
+    <col width="22" customWidth="1" min="25" max="25"/>
+    <col width="23" customWidth="1" min="26" max="26"/>
+    <col width="19" customWidth="1" min="27" max="27"/>
+    <col width="24" customWidth="1" min="28" max="28"/>
+    <col width="25" customWidth="1" min="29" max="29"/>
+    <col width="28" customWidth="1" min="30" max="30"/>
     <col width="23" customWidth="1" min="31" max="31"/>
-    <col width="19" customWidth="1" min="32" max="32"/>
+    <col width="23" customWidth="1" min="32" max="32"/>
+    <col width="19" customWidth="1" min="33" max="33"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Asset Code*</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Asset Serial Number*</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Asset Name*</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Category*</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -628,134 +629,139 @@
           <t>Department*</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Unit*</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Status*</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>PO Number</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
+          <t>Invoice No</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
           <t>CAR No.</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Put to Production Date</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Cost Centre</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
+          <t>Supplier Name</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
           <t>Depreciation Rate (%)</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Useful Life (Years)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Insurance</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Insurance Provider</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Insurance Policy Number</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>Insurance Start Date</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Z1" s="1" t="inlineStr">
         <is>
           <t>Insurance Expiry Date</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>Insurance Premium</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>Assigned Employee Name</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AC1" s="1" t="inlineStr">
         <is>
           <t>Assigned Employee Email</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AD1" s="1" t="inlineStr">
         <is>
           <t>Assigned Employee Department</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AE1" s="1" t="inlineStr">
         <is>
           <t>Last Maintenance Date</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>Next Maintenance Date</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AG1" s="1" t="inlineStr">
         <is>
           <t>Maintenance Notes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>FA-IT-1001</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>SN-DEL-5440</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Dell Latitude 5440</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Computers - End User Devices</t>
         </is>
@@ -786,124 +792,129 @@
           <t>Information Technology</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>Mumbai HO</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>Laptop with 3-year warranty</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>PO-2024-118</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
+          <t>INV-2024-441</t>
+        </is>
+      </c>
+      <c r="P2" s="2" t="inlineStr">
+        <is>
           <t>CAR/2024/42</t>
         </is>
       </c>
-      <c r="P2" s="2" t="inlineStr">
+      <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
-      <c r="Q2" s="2" t="inlineStr">
+      <c r="R2" s="2" t="inlineStr">
         <is>
           <t>CC-IT-01</t>
         </is>
       </c>
-      <c r="R2" s="2" t="inlineStr">
+      <c r="S2" s="2" t="inlineStr">
         <is>
           <t>ABC Infotech Pvt Ltd</t>
         </is>
       </c>
-      <c r="S2" s="2" t="n">
+      <c r="T2" s="2" t="n">
         <v>40</v>
       </c>
-      <c r="T2" s="2" t="n">
+      <c r="U2" s="2" t="n">
         <v>3</v>
       </c>
-      <c r="U2" s="2" t="inlineStr">
+      <c r="V2" s="2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="V2" s="2" t="inlineStr">
+      <c r="W2" s="2" t="inlineStr">
         <is>
           <t>HDFC ERGO</t>
         </is>
       </c>
-      <c r="W2" s="2" t="inlineStr">
+      <c r="X2" s="2" t="inlineStr">
         <is>
           <t>POL/2024/9988</t>
         </is>
       </c>
-      <c r="X2" s="2" t="inlineStr">
+      <c r="Y2" s="2" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
-      <c r="Y2" s="2" t="inlineStr">
+      <c r="Z2" s="2" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
-      <c r="Z2" s="2" t="n">
+      <c r="AA2" s="2" t="n">
         <v>1200</v>
       </c>
-      <c r="AA2" s="2" t="inlineStr">
+      <c r="AB2" s="2" t="inlineStr">
         <is>
           <t>Anita Sharma</t>
         </is>
       </c>
-      <c r="AB2" s="2" t="inlineStr">
+      <c r="AC2" s="2" t="inlineStr">
         <is>
           <t>anita@example.com</t>
         </is>
       </c>
-      <c r="AC2" s="2" t="inlineStr">
+      <c r="AD2" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
-      <c r="AD2" s="2" t="inlineStr"/>
-      <c r="AE2" s="2" t="inlineStr">
+      <c r="AE2" s="2" t="inlineStr"/>
+      <c r="AF2" s="2" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
-      <c r="AF2" s="2" t="inlineStr">
+      <c r="AG2" s="2" t="inlineStr">
         <is>
           <t>Annual AMC due</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="anysvml"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>